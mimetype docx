--- v0 (2026-07-04)
+++ v1 (2026-09-16)
@@ -9,51 +9,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>Surah 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exported from Holy-Writings.com on 2026-07-04 - 1 clipping</w:t>
+        <w:t xml:space="preserve">Exported from Holy-Writings.com on 2026-09-17 - 1 clipping</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Surah 28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>